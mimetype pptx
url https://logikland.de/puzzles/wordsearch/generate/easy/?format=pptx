--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -3330,203 +3330,195 @@
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>ADLATUS</a:t>
+              <a:t>ADRIAHAFEN</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>AUTOMARKE</a:t>
+              <a:t>ANKERPLATZ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>BEGEHREN</a:t>
+              <a:t>BESTENS</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>BRAUEREIANLAGE</a:t>
+              <a:t>BILDSULE</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>ENGLISCHFRGUT</a:t>
+              <a:t>FIGURAUSHAMLET</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3200400" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>GEDULD</a:t>
+              <a:t>HEIRAT</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>GERICHT</a:t>
+              <a:t>MOTORENERFINDER</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>HALBPORZELLAN</a:t>
+              <a:t>NICHTRUND</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>HEIRAT</a:t>
+              <a:t>SCHLAFMTZE</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>LIEGEMBEL</a:t>
+              <a:t>SCHWINDEL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5943600" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>RIED</a:t>
+              <a:t>TEMPERAMENTVOLL</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>TEILDESBAGGERS</a:t>
+              <a:t>TUNICHTGUT</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>UNTERNEHMEN</a:t>
-[...7 lines deleted...]
-              <a:t>VERKNDER</a:t>
+              <a:t>WEHMTIG</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>