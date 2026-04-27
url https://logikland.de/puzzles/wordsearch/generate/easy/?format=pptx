--- v3 (2026-04-27)
+++ v4 (2026-04-27)
@@ -3330,195 +3330,163 @@
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>ADRIAHAFEN</a:t>
+              <a:t>BANKNOTEN</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>ANKERPLATZ</a:t>
+              <a:t>BERMIG</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>BESTENS</a:t>
-[...15 lines deleted...]
-              <a:t>FIGURAUSHAMLET</a:t>
+              <a:t>BRETTERBAU</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3200400" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>HEIRAT</a:t>
+              <a:t>FURCHE</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>MOTORENERFINDER</a:t>
+              <a:t>GESCHPF</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>NICHTRUND</a:t>
-[...15 lines deleted...]
-              <a:t>SCHWINDEL</a:t>
+              <a:t>HOCHAMT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5943600" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>TEMPERAMENTVOLL</a:t>
+              <a:t>KINDERSPEISE</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>TUNICHTGUT</a:t>
+              <a:t>SOHNVONJAKOB</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>WEHMTIG</a:t>
+              <a:t>WELTANSCHAUUNG</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>