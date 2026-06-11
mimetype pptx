--- v4 (2026-04-27)
+++ v5 (2026-06-11)
@@ -3330,163 +3330,179 @@
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>BANKNOTEN</a:t>
+              <a:t>BELEUCHTUNG</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>BERMIG</a:t>
+              <a:t>DEBTANT</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>BRETTERBAU</a:t>
+              <a:t>DENKER</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400"/>
+            </a:pPr>
+            <a:r>
+              <a:t>HORROR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3200400" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>FURCHE</a:t>
+              <a:t>KORDON</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>GESCHPF</a:t>
+              <a:t>LASCHENKRAGEN</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>HOCHAMT</a:t>
+              <a:t>MARSCHHGEL</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400"/>
+            </a:pPr>
+            <a:r>
+              <a:t>NEHMEN</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5943600" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>KINDERSPEISE</a:t>
+              <a:t>ROMANVONZOLA</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>SOHNVONJAKOB</a:t>
+              <a:t>RSTUNGSTEIL</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>WELTANSCHAUUNG</a:t>
+              <a:t>SLAWENAPOSTEL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>