--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -3330,179 +3330,195 @@
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>ABGEDROSCHEN</a:t>
+              <a:t>ABENDBROT</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>ALTESLNGENMA</a:t>
+              <a:t>BELGISCHERKNIG</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>FASS</a:t>
+              <a:t>BIBERRATTE</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>GEDREHTESCHNUR</a:t>
+              <a:t>DASGRNE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400"/>
+            </a:pPr>
+            <a:r>
+              <a:t>FEINHEIT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3200400" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>GEWEBEBINDUNG</a:t>
+              <a:t>KLEINERIMBISS</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>HINFAHRT</a:t>
+              <a:t>KONZERTHAUS</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>INDIZ</a:t>
+              <a:t>LEBENDERZAUN</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>LAMENTO</a:t>
+              <a:t>RAUWARE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400"/>
+            </a:pPr>
+            <a:r>
+              <a:t>REGEL</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5943600" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>NACHAHMUNG</a:t>
+              <a:t>SCHAFINSELN</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>RESOLUT</a:t>
+              <a:t>STURM</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>TRAKEHNER</a:t>
+              <a:t>SUGLINGSNAHRUNG</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>