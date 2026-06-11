--- v3 (2026-04-27)
+++ v4 (2026-06-11)
@@ -3330,195 +3330,171 @@
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>ABENDBROT</a:t>
+              <a:t>BINOKEL</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>BELGISCHERKNIG</a:t>
+              <a:t>FRUCHTFORM</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>BIBERRATTE</a:t>
+              <a:t>GESICHTSKNOCHEN</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>DASGRNE</a:t>
-[...7 lines deleted...]
-              <a:t>FEINHEIT</a:t>
+              <a:t>MEERKATZE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3200400" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>KLEINERIMBISS</a:t>
+              <a:t>MULTIPEL</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>KONZERTHAUS</a:t>
+              <a:t>POLARGEWSSER</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>LEBENDERZAUN</a:t>
+              <a:t>RIED</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>RAUWARE</a:t>
-[...7 lines deleted...]
-              <a:t>REGEL</a:t>
+              <a:t>SPRUNG</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5943600" y="1371600"/>
             <a:ext cx="2743200" cy="5486400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>SCHAFINSELN</a:t>
+              <a:t>TENNISSTAR</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400"/>
             </a:pPr>
             <a:r>
-              <a:t>STURM</a:t>
-[...7 lines deleted...]
-              <a:t>SUGLINGSNAHRUNG</a:t>
+              <a:t>WALDSCHDLING</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr/>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>